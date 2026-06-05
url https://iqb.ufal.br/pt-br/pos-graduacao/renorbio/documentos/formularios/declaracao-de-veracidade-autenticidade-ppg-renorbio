--- v0 (2025-10-21)
+++ v1 (2026-06-05)
@@ -1,55 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7931CA67" w14:textId="062ED884" w:rsidR="00C205AC" w:rsidRDefault="00C205AC" w:rsidP="007E367A"/>
     <w:p w14:paraId="35BC0CD3" w14:textId="77777777" w:rsidR="007E367A" w:rsidRDefault="007E367A" w:rsidP="007E367A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E367A">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DECLARAÇÃO DE VERACIDADE DAS INFORMAÇÕES E AUTENTICIDADE DOS DOCUMENTOS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -279,156 +278,198 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">para </w:t>
       </w:r>
       <w:r w:rsidRPr="002B4865">
         <w:rPr>
           <w:rStyle w:val="fontstyle21"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>realização de</w:t>
       </w:r>
       <w:r w:rsidR="001B4B4F">
         <w:rPr>
           <w:rStyle w:val="fontstyle21"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="354117C5" w14:textId="50A280E5" w:rsidR="001B4B4F" w:rsidRDefault="001B4B4F" w:rsidP="007E367A">
+    <w:p w14:paraId="354117C5" w14:textId="2AA42AC2" w:rsidR="001B4B4F" w:rsidRDefault="001B4B4F" w:rsidP="007E367A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="fontstyle21"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fontstyle21"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(   </w:t>
+        <w:t xml:space="preserve">( </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7F4B">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle21"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AC7F4B">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle21"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fontstyle21"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>)</w:t>
-      </w:r>
+        <w:t xml:space="preserve">  )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="007E367A" w:rsidRPr="002B4865">
         <w:rPr>
           <w:rStyle w:val="fontstyle21"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> matrícula </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fontstyle21"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>institucional.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30EE90B2" w14:textId="0537A6FD" w:rsidR="001B4B4F" w:rsidRDefault="001B4B4F" w:rsidP="007E367A">
+    <w:p w14:paraId="30EE90B2" w14:textId="2157B22C" w:rsidR="001B4B4F" w:rsidRDefault="001B4B4F" w:rsidP="007E367A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="fontstyle21"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fontstyle21"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(   </w:t>
+        <w:t xml:space="preserve">(  </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fontstyle21"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">) matrícula </w:t>
+        <w:t xml:space="preserve"> ) matrícula </w:t>
       </w:r>
       <w:r w:rsidR="009F0758">
         <w:rPr>
           <w:rStyle w:val="fontstyle21"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">como aluno </w:t>
       </w:r>
       <w:r w:rsidR="009F0758" w:rsidRPr="001B4B4F">
         <w:rPr>
           <w:rStyle w:val="fontstyle21"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">especial em disciplinas </w:t>
+        <w:t>especial</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7F4B">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle21"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ domínio conexo </w:t>
+      </w:r>
+      <w:r w:rsidR="009F0758" w:rsidRPr="001B4B4F">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle21"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">em disciplinas </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fontstyle21"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">do </w:t>
       </w:r>
       <w:r w:rsidR="009F0758" w:rsidRPr="001B4B4F">
         <w:rPr>
           <w:rStyle w:val="fontstyle21"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PPG</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fontstyle21"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -438,52 +479,50 @@
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fontstyle21"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Renorbio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fontstyle21"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="4540C0FC" w14:textId="3315C203" w:rsidR="007E367A" w:rsidRDefault="007E367A" w:rsidP="007E367A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="fontstyle21"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fontstyle21"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="007E367A">
         <w:rPr>
           <w:rStyle w:val="fontstyle21"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -515,71 +554,51 @@
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007E367A">
         <w:rPr>
           <w:rStyle w:val="fontstyle21"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PÚBLICA; DA FALSIDADE DOCUMENTAL; DE OUTRAS FALSIDADES do Código Penal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E367A">
         <w:rPr>
           <w:rStyle w:val="fontstyle21"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Brasileiro (Art. 296 </w:t>
-[...19 lines deleted...]
-        <w:t>).</w:t>
+        <w:t>Brasileiro (Art. 296 ao 308).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fontstyle21"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E367A">
         <w:rPr>
           <w:rStyle w:val="fontstyle21"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Declaro para fins de direito, que as informações e cópias de documentos encaminhadas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -725,145 +744,121 @@
               <w:rPr>
                 <w:rStyle w:val="fontstyle21"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>_______,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1439" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="51724247" w14:textId="723E5E40" w:rsidR="007E367A" w:rsidRDefault="007E367A" w:rsidP="007E367A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="fontstyle21"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="fontstyle21"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>de</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> _______________,</w:t>
+              <w:t>de _______________,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="979" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="27657084" w14:textId="364F5038" w:rsidR="007E367A" w:rsidRDefault="002B4865" w:rsidP="002B4865">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="fontstyle21"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="fontstyle21"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>de</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">de </w:t>
             </w:r>
             <w:r w:rsidR="007E367A">
               <w:rPr>
                 <w:rStyle w:val="fontstyle21"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>_________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E367A" w14:paraId="15527F69" w14:textId="77777777" w:rsidTr="007E367A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1913" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7CA46A83" w14:textId="49FCE6CF" w:rsidR="007E367A" w:rsidRPr="007E367A" w:rsidRDefault="007E367A" w:rsidP="007E367A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="fontstyle21"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007E367A">
               <w:rPr>
                 <w:rStyle w:val="fontstyle21"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Cidade – Estado</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4A970D9D" w14:textId="677667C6" w:rsidR="007E367A" w:rsidRPr="007E367A" w:rsidRDefault="007E367A" w:rsidP="007E367A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="fontstyle21"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E367A">
               <w:rPr>
                 <w:rStyle w:val="fontstyle21"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Dia</w:t>
             </w:r>
@@ -1021,204 +1016,202 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="fontstyle21"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nome completo: _________________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2D111EFD" w14:textId="77777777" w:rsidR="007E367A" w:rsidRDefault="007E367A" w:rsidP="007E367A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="fontstyle21"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007E367A">
-      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1135" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5AA44622" w14:textId="77777777" w:rsidR="005C2E00" w:rsidRDefault="005C2E00">
+    <w:p w14:paraId="16D9C8A4" w14:textId="77777777" w:rsidR="0012178E" w:rsidRDefault="0012178E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B89574B" w14:textId="77777777" w:rsidR="005C2E00" w:rsidRDefault="005C2E00">
+    <w:p w14:paraId="7572D398" w14:textId="77777777" w:rsidR="0012178E" w:rsidRDefault="0012178E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri-Bold">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6BFA3336" w14:textId="77777777" w:rsidR="005C2E00" w:rsidRDefault="005C2E00">
+    <w:p w14:paraId="5D741678" w14:textId="77777777" w:rsidR="0012178E" w:rsidRDefault="0012178E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1ED475FD" w14:textId="77777777" w:rsidR="005C2E00" w:rsidRDefault="005C2E00">
+    <w:p w14:paraId="086BCE53" w14:textId="77777777" w:rsidR="0012178E" w:rsidRDefault="0012178E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="8914" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1267"/>
       <w:gridCol w:w="6234"/>
       <w:gridCol w:w="1413"/>
     </w:tblGrid>
     <w:tr w:rsidR="005751E7" w14:paraId="269619C2" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:val="995"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1267" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="269619BC" w14:textId="77777777" w:rsidR="005751E7" w:rsidRDefault="00E62A98">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="269619C5" wp14:editId="269619C6">
                 <wp:extent cx="619125" cy="628650"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="Imagem 1" descr="fnd_cab3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -1236,51 +1229,50 @@
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="619125" cy="628650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6234" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="269619BD" w14:textId="77777777" w:rsidR="005751E7" w:rsidRDefault="00E62A98">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>UNIVERSIDADE FEDERAL DE ALAGOAS</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="269619BE" w14:textId="77777777" w:rsidR="005751E7" w:rsidRDefault="00E62A98">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1311,51 +1303,50 @@
             <w:t xml:space="preserve">REDE NORDESTE DE BIOTECNOLOGIA – RENORBIO </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="269619C0" w14:textId="77777777" w:rsidR="005751E7" w:rsidRDefault="00E62A98">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>Ponto Focal Alagoas</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1413" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="269619C1" w14:textId="77777777" w:rsidR="005751E7" w:rsidRDefault="00E62A98">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="269619C7" wp14:editId="269619C8">
                 <wp:extent cx="466725" cy="638175"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="2" name="Imagem 4" descr="Brasão da Ufal">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
@@ -1423,769 +1414,549 @@
       </w:rPr>
       <w:t>Maceió-AL</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>, Brasil</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="269619C4" w14:textId="77777777" w:rsidR="005751E7" w:rsidRDefault="00E62A98">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:right="136"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t xml:space="preserve">Fone: (82) 3214-1144 - </w:t>
-[...17 lines deleted...]
-      <w:t xml:space="preserve">: </w:t>
+      <w:t xml:space="preserve">Fone: (82) 3214-1144 - Email: </w:t>
     </w:r>
     <w:hyperlink r:id="rId4">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="LinkdaInternet"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>renorbioufal@gmail.com</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="70"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyNjC2NDE2N7cwNbO0NDBV0lEKTi0uzszPAykwqgUAsE1WWSwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="005751E7"/>
     <w:rsid w:val="00005A0E"/>
     <w:rsid w:val="00027939"/>
     <w:rsid w:val="000E0005"/>
+    <w:rsid w:val="0012178E"/>
     <w:rsid w:val="001B4B4F"/>
     <w:rsid w:val="00257A30"/>
     <w:rsid w:val="00261668"/>
+    <w:rsid w:val="002B3B4F"/>
     <w:rsid w:val="002B4865"/>
     <w:rsid w:val="003736A0"/>
     <w:rsid w:val="003B6919"/>
     <w:rsid w:val="004732CA"/>
     <w:rsid w:val="00502BF2"/>
     <w:rsid w:val="005751E7"/>
     <w:rsid w:val="00596B3A"/>
     <w:rsid w:val="005C2E00"/>
     <w:rsid w:val="00606817"/>
     <w:rsid w:val="007B2EE2"/>
     <w:rsid w:val="007E367A"/>
     <w:rsid w:val="008A0CA6"/>
     <w:rsid w:val="008E4E44"/>
     <w:rsid w:val="009F0758"/>
+    <w:rsid w:val="00AC7F4B"/>
     <w:rsid w:val="00AD30CF"/>
     <w:rsid w:val="00BE0F9C"/>
     <w:rsid w:val="00BE6F45"/>
     <w:rsid w:val="00C205AC"/>
     <w:rsid w:val="00C663B8"/>
     <w:rsid w:val="00C7784B"/>
     <w:rsid w:val="00CA2864"/>
     <w:rsid w:val="00DE51A5"/>
     <w:rsid w:val="00E62A98"/>
     <w:rsid w:val="00ED687A"/>
     <w:rsid w:val="00F47908"/>
     <w:rsid w:val="00FC022F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="26961963"/>
+  <w15:docId w15:val="{3E652704-5EB6-48DB-8E52-9C42DC427084}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...582 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EA3F4D"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00EA3F4D"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
@@ -2436,51 +2207,51 @@
       <w:iCs w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="fontstyle21">
     <w:name w:val="fontstyle21"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:rsid w:val="007E367A"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="248581475">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1028945672">
           <w:marLeft w:val="993"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -2524,51 +2295,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1626813863">
           <w:marLeft w:val="993"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ufal.edu.br/ufal/imagens/brasao-ufal-g.png/image_view_fullscreen" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:renorbioufal@gmail.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -2835,75 +2606,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{269D001F-6717-4FF6-A6E5-9B4F094B56E8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>212</Words>
-  <Characters>1215</Characters>
+  <Words>196</Words>
+  <Characters>1249</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>312</Lines>
+  <Paragraphs>68</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1425</CharactersWithSpaces>
+  <CharactersWithSpaces>1377</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Josué Carinhanha</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>pt-BR</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>15.0000</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Company">
     <vt:lpwstr>Hewlett-Packard Company</vt:lpwstr>